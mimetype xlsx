--- v2 (2026-03-10)
+++ v3 (2026-07-30)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
-[...1 lines deleted...]
-    <t>*прайс действителен на 10.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+  <si>
+    <t>*прайс действителен на 30.07.2026</t>
   </si>
   <si>
     <t>Телефон: +7 (499) 112-40-94  
 Адрес: г. Москва, ул. Бутлерова, 17Б, БЦ Фреш
 https://kirpichpolnotelyj.ru/</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>На поддоне</t>
   </si>
   <si>
     <t>В машине</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Оптовая цена</t>
   </si>
   <si>
     <t>Акция</t>
   </si>
   <si>
@@ -97,53 +97,50 @@
     <t>Кирпич строительный 1 НФ М-150 Болоховский КЗ Гладкий</t>
   </si>
   <si>
     <t>Воротынский КЗ</t>
   </si>
   <si>
     <t>Кирпич строительный 1 НФ М-100  Воротынский КЗ Рифленый</t>
   </si>
   <si>
     <t>Кирпич строительный 1 НФ М-125 Воротынский КЗ Рифленый</t>
   </si>
   <si>
     <t>Кирпич строительный 1 НФ М-150 Воротынский КЗ Гладкий</t>
   </si>
   <si>
     <t>Кирпич строительный 1 НФ М-150 Воротынский КЗ Рифленый</t>
   </si>
   <si>
     <t>Кирпич строительный 1,4 НФ М-100  Воротынский КЗ Рифленый</t>
   </si>
   <si>
     <t>Кирпич строительный 1,4 НФ М-125 Воротынский КЗ Рифленый</t>
   </si>
   <si>
     <t>Кирпич строительный 1,4 НФ М-150 Воротынский КЗ Рифленый</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирпич строительный 2,1 НФ М-150 Воротынский КЗ Рифленый</t>
   </si>
   <si>
     <t>Липковский КЗ</t>
   </si>
   <si>
     <t>Строительный кирпич Липковский КЗ, 250х120х65, М-150</t>
   </si>
   <si>
     <t>Ломинцевский КЗ</t>
   </si>
   <si>
     <t>Кирпич строительный 1 НФ М-150 Ломинцевский КЗ Рифленый</t>
   </si>
   <si>
     <t>ЛСР</t>
   </si>
   <si>
     <t>Кирпич строительный 1 НФ М-250 ЛСР Гладкий</t>
   </si>
   <si>
     <t>Новомосковский КЗ</t>
   </si>
   <si>
     <t>Строительный кирпич Новомосковский КЗ, 250х120х65, М-150</t>
   </si>
@@ -756,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O38"/>
+  <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="11" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="114" customWidth="true" style="3"/>
     <col min="3" max="3" width="13" customWidth="true" style="3"/>
     <col min="4" max="4" width="14.875" customWidth="true" style="3"/>
     <col min="5" max="5" width="16.625" customWidth="true" style="3"/>
     <col min="6" max="6" width="16.625" customWidth="true" style="3"/>
     <col min="7" max="7" width="16.625" customWidth="true" style="3"/>
     <col min="8" max="8" width="11" style="8"/>
     <col min="9" max="9" width="11" style="8"/>
     <col min="10" max="10" width="11" style="8"/>
     <col min="11" max="11" width="22.5" customWidth="true" style="8"/>
     <col min="12" max="12" width="10.875" hidden="true" customWidth="true" style="8"/>
     <col min="13" max="13" width="10.875" hidden="true" customWidth="true" style="8"/>
     <col min="14" max="14" width="21.5" customWidth="true" style="10"/>
     <col min="15" max="15" width="21.5" customWidth="true" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
@@ -1159,286 +1156,268 @@
       </c>
       <c r="F22" s="28">
         <v>33.85</v>
       </c>
       <c r="G22" s="29"/>
     </row>
     <row r="23" spans="1:15">
       <c r="B23" s="26" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="26">
         <v>352</v>
       </c>
       <c r="D23" s="26">
         <v>4928</v>
       </c>
       <c r="E23" s="26">
         <v>35.2</v>
       </c>
       <c r="F23" s="28">
         <v>35.2</v>
       </c>
       <c r="G23" s="29"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="B24" s="26" t="s">
+      <c r="B24" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="C24" s="26">
-[...11 lines deleted...]
-      <c r="G24" s="29"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="B25" s="25" t="s">
+      <c r="B25" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="C25" s="27"/>
-[...3 lines deleted...]
-      <c r="G25" s="27"/>
+      <c r="C25" s="26">
+        <v>400</v>
+      </c>
+      <c r="D25" s="26">
+        <v>7200</v>
+      </c>
+      <c r="E25" s="26">
+        <v>22.0</v>
+      </c>
+      <c r="F25" s="28">
+        <v>22.0</v>
+      </c>
+      <c r="G25" s="29"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="B26" s="26" t="s">
+      <c r="B26" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="C26" s="26">
+      <c r="C26" s="27"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="27"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="B27" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="26">
         <v>400</v>
       </c>
-      <c r="D26" s="26">
-[...18 lines deleted...]
-      <c r="G27" s="27"/>
+      <c r="D27" s="26">
+        <v>6800</v>
+      </c>
+      <c r="E27" s="26">
+        <v>21.0</v>
+      </c>
+      <c r="F27" s="28">
+        <v>21.0</v>
+      </c>
+      <c r="G27" s="29"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="B28" s="26" t="s">
+      <c r="B28" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="C28" s="26">
-[...11 lines deleted...]
-      <c r="G28" s="29"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="27"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="B29" s="25" t="s">
+      <c r="B29" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="C29" s="27"/>
-[...3 lines deleted...]
-      <c r="G29" s="27"/>
+      <c r="C29" s="26">
+        <v>300</v>
+      </c>
+      <c r="D29" s="26">
+        <v>4800</v>
+      </c>
+      <c r="E29" s="26">
+        <v>31.9</v>
+      </c>
+      <c r="F29" s="28">
+        <v>31.9</v>
+      </c>
+      <c r="G29" s="29"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="B30" s="26" t="s">
+      <c r="B30" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="C30" s="26">
-[...11 lines deleted...]
-      <c r="G30" s="29"/>
+      <c r="C30" s="27"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="27"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="27"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="B31" s="25" t="s">
+      <c r="B31" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="C31" s="27"/>
-[...3 lines deleted...]
-      <c r="G31" s="27"/>
+      <c r="C31" s="26">
+        <v>420</v>
+      </c>
+      <c r="D31" s="26">
+        <v>5460</v>
+      </c>
+      <c r="E31" s="26">
+        <v>27.0</v>
+      </c>
+      <c r="F31" s="28">
+        <v>27.0</v>
+      </c>
+      <c r="G31" s="29"/>
     </row>
     <row r="32" spans="1:15">
       <c r="B32" s="26" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="26">
         <v>420</v>
       </c>
       <c r="D32" s="26">
         <v>5460</v>
       </c>
       <c r="E32" s="26">
-        <v>27.0</v>
+        <v>28.5</v>
       </c>
       <c r="F32" s="28">
-        <v>27.0</v>
+        <v>28.5</v>
       </c>
       <c r="G32" s="29"/>
     </row>
     <row r="33" spans="1:15">
       <c r="B33" s="26" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="26">
         <v>420</v>
       </c>
       <c r="D33" s="26">
         <v>5460</v>
       </c>
       <c r="E33" s="26">
-        <v>28.5</v>
+        <v>30.0</v>
       </c>
       <c r="F33" s="28">
-        <v>28.5</v>
+        <v>30.0</v>
       </c>
       <c r="G33" s="29"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="B34" s="26" t="s">
+      <c r="B34" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="C34" s="26">
-[...11 lines deleted...]
-      <c r="G34" s="29"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
+      <c r="G34" s="27"/>
     </row>
     <row r="35" spans="1:15">
-      <c r="B35" s="25" t="s">
+      <c r="B35" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="C35" s="27"/>
-[...3 lines deleted...]
-      <c r="G35" s="27"/>
+      <c r="C35" s="26">
+        <v>250</v>
+      </c>
+      <c r="D35" s="26">
+        <v>6500</v>
+      </c>
+      <c r="E35" s="26">
+        <v>18.6</v>
+      </c>
+      <c r="F35" s="28">
+        <v>18.6</v>
+      </c>
+      <c r="G35" s="29"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="B36" s="26" t="s">
+      <c r="B36" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="C36" s="26">
-[...11 lines deleted...]
-      <c r="G36" s="29"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="27"/>
+      <c r="F36" s="27"/>
+      <c r="G36" s="27"/>
     </row>
     <row r="37" spans="1:15">
-      <c r="B37" s="25" t="s">
+      <c r="B37" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="27"/>
-[...9 lines deleted...]
-      <c r="C38" s="26">
+      <c r="C37" s="26">
         <v>400</v>
       </c>
-      <c r="D38" s="26">
+      <c r="D37" s="26">
         <v>6800</v>
       </c>
-      <c r="E38" s="26">
+      <c r="E37" s="26">
         <v>32.0</v>
       </c>
-      <c r="F38" s="28">
+      <c r="F37" s="28">
         <v>32.0</v>
       </c>
-      <c r="G38" s="29"/>
+      <c r="G37" s="29"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B12:G12"/>
     <mergeCell ref="B14:G14"/>
     <mergeCell ref="B16:G16"/>
-    <mergeCell ref="B25:G25"/>
-[...4 lines deleted...]
-    <mergeCell ref="B37:G37"/>
+    <mergeCell ref="B24:G24"/>
+    <mergeCell ref="B26:G26"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B34:G34"/>
+    <mergeCell ref="B36:G36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>